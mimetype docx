--- v1 (2025-12-13)
+++ v2 (2026-06-17)
@@ -117,51 +117,51 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="001F60C4" w:rsidRPr="00C72E32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008213CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4457187C" w14:textId="5A8587EA" w:rsidR="00D97EE1" w:rsidRPr="00C72E32" w:rsidRDefault="007E5AA4" w:rsidP="008027A2">
+    <w:p w14:paraId="4457187C" w14:textId="3A14F6F6" w:rsidR="00D97EE1" w:rsidRPr="00C72E32" w:rsidRDefault="007E5AA4" w:rsidP="008027A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72E32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">UKA </w:t>
       </w:r>
       <w:r w:rsidR="00DE3558" w:rsidRPr="00C72E32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -174,51 +174,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>G2 (21) S 5 (</w:t>
       </w:r>
       <w:r w:rsidR="00505672">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r w:rsidR="00505672">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
-        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C531773" w14:textId="77777777" w:rsidR="00D97EE1" w:rsidRPr="00C72E32" w:rsidRDefault="00D97EE1" w:rsidP="008027A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB77EC6" w14:textId="090530DB" w:rsidR="008027A2" w:rsidRPr="00644722" w:rsidRDefault="00DE3558" w:rsidP="008027A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2545,693 +2544,113 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64C39010" w14:textId="77777777" w:rsidR="001E1BB0" w:rsidRPr="00644722" w:rsidRDefault="001E1BB0" w:rsidP="00E001B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BB0" w:rsidRPr="00644722" w14:paraId="12C2177E" w14:textId="77777777" w:rsidTr="00693860">
-[...630 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60EC490C" w14:textId="77777777" w:rsidR="008D63F3" w:rsidRPr="00644722" w:rsidRDefault="008D63F3" w:rsidP="00457C9A">
+    <w:p w14:paraId="60EC490C" w14:textId="77777777" w:rsidR="008D63F3" w:rsidRDefault="008D63F3" w:rsidP="00457C9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008D63F3" w:rsidRPr="00644722" w:rsidSect="00621FA1">
+    <w:p w14:paraId="75A2E7BD" w14:textId="77777777" w:rsidR="00333F90" w:rsidRDefault="00333F90" w:rsidP="00457C9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1381D39F" w14:textId="2DAF83EE" w:rsidR="00333F90" w:rsidRPr="00644722" w:rsidRDefault="00333F90" w:rsidP="00457C9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please note that all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal data (such as contact details, date of birth, and URN) is collected, stored on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00333F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>myATHLETICS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00333F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portal, and shared only as necessary for sports administration</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00333F90" w:rsidRPr="00644722" w:rsidSect="00621FA1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="719" w:right="900" w:bottom="360" w:left="900" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
@@ -3344,51 +2763,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="24696" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="25416" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1562475424">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D97EE1"/>
     <w:rsid w:val="00000FF4"/>
     <w:rsid w:val="00013D6B"/>
     <w:rsid w:val="0001402B"/>
     <w:rsid w:val="000211E2"/>
     <w:rsid w:val="000217AD"/>
     <w:rsid w:val="00023AB0"/>
     <w:rsid w:val="00023F08"/>
     <w:rsid w:val="00030784"/>
     <w:rsid w:val="000362B8"/>
     <w:rsid w:val="00050307"/>
     <w:rsid w:val="000539A0"/>
     <w:rsid w:val="00057A2B"/>
@@ -3430,84 +2849,86 @@
     <w:rsid w:val="0016080F"/>
     <w:rsid w:val="00161B84"/>
     <w:rsid w:val="00165A08"/>
     <w:rsid w:val="00171091"/>
     <w:rsid w:val="001712A2"/>
     <w:rsid w:val="00181B2B"/>
     <w:rsid w:val="001900E7"/>
     <w:rsid w:val="00192278"/>
     <w:rsid w:val="001945CF"/>
     <w:rsid w:val="001A3E3B"/>
     <w:rsid w:val="001A4CBD"/>
     <w:rsid w:val="001A6747"/>
     <w:rsid w:val="001A7E63"/>
     <w:rsid w:val="001B371D"/>
     <w:rsid w:val="001B5717"/>
     <w:rsid w:val="001C3C54"/>
     <w:rsid w:val="001D119D"/>
     <w:rsid w:val="001D291D"/>
     <w:rsid w:val="001D4A0B"/>
     <w:rsid w:val="001D7FE1"/>
     <w:rsid w:val="001E1BB0"/>
     <w:rsid w:val="001E655E"/>
     <w:rsid w:val="001E777E"/>
     <w:rsid w:val="001F609F"/>
     <w:rsid w:val="001F60C4"/>
+    <w:rsid w:val="00203B1C"/>
     <w:rsid w:val="00204D2F"/>
     <w:rsid w:val="0021320D"/>
     <w:rsid w:val="00216345"/>
     <w:rsid w:val="002277F0"/>
     <w:rsid w:val="00227E11"/>
     <w:rsid w:val="00236D74"/>
     <w:rsid w:val="002405D5"/>
     <w:rsid w:val="00241386"/>
     <w:rsid w:val="00244DDC"/>
     <w:rsid w:val="002454E9"/>
     <w:rsid w:val="002505D6"/>
     <w:rsid w:val="0025349D"/>
     <w:rsid w:val="002554F1"/>
     <w:rsid w:val="00255501"/>
     <w:rsid w:val="002672F6"/>
     <w:rsid w:val="002725D6"/>
     <w:rsid w:val="00287624"/>
     <w:rsid w:val="0029136C"/>
     <w:rsid w:val="0029460D"/>
     <w:rsid w:val="002A140B"/>
     <w:rsid w:val="002B4274"/>
     <w:rsid w:val="002B4970"/>
     <w:rsid w:val="002D100A"/>
     <w:rsid w:val="002D5DDA"/>
     <w:rsid w:val="002E032E"/>
     <w:rsid w:val="002E6C64"/>
     <w:rsid w:val="002F454A"/>
     <w:rsid w:val="002F4BBE"/>
     <w:rsid w:val="00310596"/>
     <w:rsid w:val="00313EEC"/>
     <w:rsid w:val="003141FD"/>
     <w:rsid w:val="00321461"/>
     <w:rsid w:val="003247FC"/>
     <w:rsid w:val="00332562"/>
+    <w:rsid w:val="00333F90"/>
     <w:rsid w:val="0033436B"/>
     <w:rsid w:val="00335023"/>
     <w:rsid w:val="00336913"/>
     <w:rsid w:val="00342B5D"/>
     <w:rsid w:val="00351850"/>
     <w:rsid w:val="0036176C"/>
     <w:rsid w:val="00362437"/>
     <w:rsid w:val="00362498"/>
     <w:rsid w:val="00366ECC"/>
     <w:rsid w:val="00370035"/>
     <w:rsid w:val="00384AC5"/>
     <w:rsid w:val="00384FAA"/>
     <w:rsid w:val="003925CD"/>
     <w:rsid w:val="003957F9"/>
     <w:rsid w:val="003965A4"/>
     <w:rsid w:val="00397DA2"/>
     <w:rsid w:val="003B25EF"/>
     <w:rsid w:val="003C57D6"/>
     <w:rsid w:val="003C591D"/>
     <w:rsid w:val="003D315E"/>
     <w:rsid w:val="003D59E2"/>
     <w:rsid w:val="003D5AAF"/>
     <w:rsid w:val="003E61A7"/>
     <w:rsid w:val="003E7334"/>
     <w:rsid w:val="003F2C9E"/>
@@ -3605,50 +3026,51 @@
     <w:rsid w:val="0069026D"/>
     <w:rsid w:val="00693860"/>
     <w:rsid w:val="006962A9"/>
     <w:rsid w:val="006974AE"/>
     <w:rsid w:val="006977C5"/>
     <w:rsid w:val="006978B0"/>
     <w:rsid w:val="006A2318"/>
     <w:rsid w:val="006B4B48"/>
     <w:rsid w:val="006C1E3C"/>
     <w:rsid w:val="006C5C9C"/>
     <w:rsid w:val="006C634F"/>
     <w:rsid w:val="006D27CE"/>
     <w:rsid w:val="006D77E8"/>
     <w:rsid w:val="006F51D3"/>
     <w:rsid w:val="00705644"/>
     <w:rsid w:val="00711F41"/>
     <w:rsid w:val="00721BEA"/>
     <w:rsid w:val="007254AD"/>
     <w:rsid w:val="00731161"/>
     <w:rsid w:val="00737594"/>
     <w:rsid w:val="00740ECD"/>
     <w:rsid w:val="00743101"/>
     <w:rsid w:val="007438CE"/>
     <w:rsid w:val="00745A84"/>
     <w:rsid w:val="007525E1"/>
+    <w:rsid w:val="00755DF8"/>
     <w:rsid w:val="007572A9"/>
     <w:rsid w:val="007635B5"/>
     <w:rsid w:val="007640E7"/>
     <w:rsid w:val="00774D28"/>
     <w:rsid w:val="007918C9"/>
     <w:rsid w:val="007932EA"/>
     <w:rsid w:val="007A7D0A"/>
     <w:rsid w:val="007B4666"/>
     <w:rsid w:val="007C1268"/>
     <w:rsid w:val="007C1A70"/>
     <w:rsid w:val="007C25D1"/>
     <w:rsid w:val="007C603C"/>
     <w:rsid w:val="007E5197"/>
     <w:rsid w:val="007E5AA4"/>
     <w:rsid w:val="007E7360"/>
     <w:rsid w:val="007F3FF8"/>
     <w:rsid w:val="008012A9"/>
     <w:rsid w:val="008027A2"/>
     <w:rsid w:val="00803434"/>
     <w:rsid w:val="00804A37"/>
     <w:rsid w:val="008116B2"/>
     <w:rsid w:val="008213CD"/>
     <w:rsid w:val="00822974"/>
     <w:rsid w:val="00825270"/>
     <w:rsid w:val="0083010A"/>
@@ -4671,69 +4093,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F388981B-3172-49BC-8B7A-C67545461C46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>159</Words>
-  <Characters>807</Characters>
+  <Words>223</Words>
+  <Characters>1144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPLICATION FOR REGISTRATION OF FOREIGN ATHLETES 2007</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1054</CharactersWithSpaces>
+  <CharactersWithSpaces>1326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>APPLICATION FOR REGISTRATION OF FOREIGN ATHLETES 2007</dc:title>
   <dc:subject/>
   <dc:creator>nsykes</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>